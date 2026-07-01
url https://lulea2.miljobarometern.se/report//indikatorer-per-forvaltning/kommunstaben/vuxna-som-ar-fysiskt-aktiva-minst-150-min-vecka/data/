--- v0 (2026-04-19)
+++ v1 (2026-07-01)
@@ -715,80 +715,80 @@
       </c>
       <c r="B15" t="s">
         <v>7</v>
       </c>
       <c r="C15" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="2">
         <v>44196</v>
       </c>
       <c r="E15" s="3">
         <v>2020</v>
       </c>
       <c r="F15">
         <v>65</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>6</v>
       </c>
       <c r="B16" t="s">
         <v>7</v>
       </c>
       <c r="C16" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D16" s="2">
         <v>44561</v>
       </c>
       <c r="E16" s="3">
         <v>2021</v>
       </c>
       <c r="F16">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>6</v>
       </c>
       <c r="B17" t="s">
         <v>7</v>
       </c>
       <c r="C17" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D17" s="2">
         <v>44561</v>
       </c>
       <c r="E17" s="3">
         <v>2021</v>
       </c>
       <c r="F17">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>6</v>
       </c>
       <c r="B18" t="s">
         <v>7</v>
       </c>
       <c r="C18" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="2">
         <v>44926</v>
       </c>
       <c r="E18" s="3">
         <v>2022</v>
       </c>
       <c r="F18">
         <v>66.6</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>6</v>