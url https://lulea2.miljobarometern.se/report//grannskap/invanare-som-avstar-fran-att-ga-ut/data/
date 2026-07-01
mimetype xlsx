--- v0 (2026-04-19)
+++ v1 (2026-07-01)
@@ -735,160 +735,160 @@
       </c>
       <c r="B16" t="s">
         <v>7</v>
       </c>
       <c r="C16" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="2">
         <v>42004</v>
       </c>
       <c r="E16" s="3">
         <v>2014</v>
       </c>
       <c r="F16">
         <v>19.8</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>6</v>
       </c>
       <c r="B17" t="s">
         <v>7</v>
       </c>
       <c r="C17" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D17" s="2">
         <v>42735</v>
       </c>
       <c r="E17" s="3">
         <v>2016</v>
       </c>
       <c r="F17">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>6</v>
       </c>
       <c r="B18" t="s">
         <v>7</v>
       </c>
       <c r="C18" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D18" s="2">
         <v>42735</v>
       </c>
       <c r="E18" s="3">
         <v>2016</v>
       </c>
       <c r="F18">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>6</v>
       </c>
       <c r="B19" t="s">
         <v>7</v>
       </c>
       <c r="C19" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D19" s="2">
         <v>43465</v>
       </c>
       <c r="E19" s="3">
         <v>2018</v>
       </c>
       <c r="F19">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>6</v>
       </c>
       <c r="B20" t="s">
         <v>7</v>
       </c>
       <c r="C20" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D20" s="2">
         <v>43465</v>
       </c>
       <c r="E20" s="3">
         <v>2018</v>
       </c>
       <c r="F20">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>6</v>
       </c>
       <c r="B21" t="s">
         <v>7</v>
       </c>
       <c r="C21" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D21" s="2">
         <v>44196</v>
       </c>
       <c r="E21" s="3">
         <v>2020</v>
       </c>
       <c r="F21">
-        <v>28</v>
+        <v>23</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>6</v>
       </c>
       <c r="B22" t="s">
         <v>7</v>
       </c>
       <c r="C22" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D22" s="2">
         <v>44196</v>
       </c>
       <c r="E22" s="3">
         <v>2020</v>
       </c>
       <c r="F22">
-        <v>23</v>
+        <v>28</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>6</v>
       </c>
       <c r="B23" t="s">
         <v>7</v>
       </c>
       <c r="C23" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="2">
         <v>44561</v>
       </c>
       <c r="E23" s="3">
         <v>2021</v>
       </c>
       <c r="F23">
         <v>23</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>6</v>